--- v0 (2026-01-12)
+++ v1 (2026-04-13)
@@ -54,597 +54,597 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Executivo)</t>
   </si>
   <si>
     <t>Carla Suzi Emerenciano</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/2/proj._lei_no_001-2024_executivo.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/2/proj._lei_no_001-2024_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal realizar Processo Seletivo Simplificado para atender a necessidade de contratação de servidores públicos municipais em substituição provisória e dá outras providências.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>assessoria do poder executivo municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/4/proj._lei_no_002-2024_executivo.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/4/proj._lei_no_002-2024_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a venda de veículos e bens móveis inservíveis e dá outras providências.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/5/proj._lei_no_003-2024_executivo.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/5/proj._lei_no_003-2024_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal realizar Processo Seletivo Simplificado para atender a necessidade de contratação de servidores públicos municipais em substituição provisória para atender a demanda da Secretaria de Educação para o início do ano letivo de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/6/proj._lei_no_004-2024_executivo.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/6/proj._lei_no_004-2024_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a extinguir o Consórcio Público Intermunicipal de Infraestrutura e Desenvolvimento Urbano da Região de Ivaiporã - CINDIVA, CNPJ sob n. 18.287.212/0001-67, criado na forma e condições previstas pela Lei Federal 11.107/2005, e, decreto 6.017/2007 e ratifica atos internos ao seu encerramento e dá outras providências.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Recuperação Fiscal - PROMUREFIS/SJI no Município de São João do Ivaí, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/10/projeto_de_lei_06-2024.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/10/projeto_de_lei_06-2024.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei 2.254/2023, que dispõe da Criação do Conselho Municipal dos Direitos da Mulher, CMDM no Município de São João do Ivaí, e da outras providencias.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/9/projeto_de_lei_07-2024.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/9/projeto_de_lei_07-2024.pdf</t>
   </si>
   <si>
     <t>Abre Credito Especial e da outras providencias.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/15/projeto_de_lei_08-2024.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/15/projeto_de_lei_08-2024.pdf</t>
   </si>
   <si>
     <t>Ratifica a segunda e terceira alteração do Protocolo de Intenções que regulariza a constituição e regulamentação do Consócio Publico Intermunicipal de Atenção a Sanidade Agropecuária, Desenvolvimento Rural e Urbano Sustentável da Região Central do Estado do Paraná - CIDCENTRO  e da outras providencias.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Pelo presente, tenho a honra de submeter a apreciação de Vossas Excelências o incluso Projeto de Lei que Dispõe sobre o Sistema Único de Assistência Social do Município de São João do Ivaí e da outras providencias.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/19/projeto_de_lei_10-2024.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/19/projeto_de_lei_10-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL REALIZAR PROCESSO SELETIVO SIMPLIFICADO PARA ATENDER A NECESSIDADE DE CONTRATAÇÃO DE SERVIDORES PÚBLICOS MUNICIPAIS EM SUBSTITUIÇÃO PROVISORIA PARA ATENDER A DEMANDA DA SECRETARIA DE EDUCAÇÃO PARA O INICIO DO ANO LETIVO DE 2024, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_de_lei_11-2024.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_de_lei_11-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CREDITO COM A AGENCIA DE FOMENTO DO PARANÁ S.A., E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/24/projeto_de_lei_13-2024-_fundo_municipal_dos_direitos_da__mulher.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/24/projeto_de_lei_13-2024-_fundo_municipal_dos_direitos_da__mulher.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DOS DIREITOS DA MULHER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/27/projeto_de_lei_14-2024-brinquedoteca.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/27/projeto_de_lei_14-2024-brinquedoteca.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA BRINQUEDOTECA DA PRIMEIRA INFANCIA, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/25/projeto_de_lei_15-2024-_pss.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/25/projeto_de_lei_15-2024-_pss.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal realizar Processo Seletivo Simplificado para atender a necessidade de contratação de servidores públicos municipais em substituição provisória, e _x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_lei_16-2024-pss_servicos_gerais_ubauna.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_lei_16-2024-pss_servicos_gerais_ubauna.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal realizar Processo Seletivo Simplificado para atender a necessidade de contratação de servidores públicos municipais em substituição provisória para atuarem no Distrito de Ubaúna, e dá outras providencias.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/29/projeto_de_lei_17-2024-_cispar.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/29/projeto_de_lei_17-2024-_cispar.pdf</t>
   </si>
   <si>
     <t>RATIFICA A REDAÇÃO DO CONTRATO DE CONSÓRCIO PÚBLICO E DO ESTATUTO SOCIAL DO CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO DO PARANÁ (CISPAR) E AUTORIZA O INGRESSO DO MUNICIPIO NO CONSÓRCIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/30/projeto_de_lei_18-2024-reajuste_professores.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/30/projeto_de_lei_18-2024-reajuste_professores.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CONCESSÃO DE REAJUSTE NOS VENCIMENTOS DOS PROFESSORES, PEDAGOGOS, PSICOPEDAGOGOS E DO EDUCADOR INFANTIL DA REDE MUNICIPAL DE EDUCAÇÃO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/32/projeto_de_lei_19-2024-criacao__do_conselho_municipal_dos_direitos_da_mulher.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/32/projeto_de_lei_19-2024-criacao__do_conselho_municipal_dos_direitos_da_mulher.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI 2.254/2023, QUE DISPÕE DA CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER, CMDM NO MUNICIPIO DE SÃO JOÃO DO IVAÍ, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/31/projeto_de_lei_20-2024-reajuste_servidores_executivos.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/31/projeto_de_lei_20-2024-reajuste_servidores_executivos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE NOS VENCIMANTOS DOS SERVIDORES DO PODER EXECUTIVO MUNICIPAL, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/35/projeto_21-2024.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/35/projeto_21-2024.pdf</t>
   </si>
   <si>
     <t>MODIFICA A ESTRUTURA DE SECRETARIA DE ASSISTENCIA SOCIAL, COM A ALTERAÇÃO DA LEI 2023/2019, QUE TRATA DA ESTRUTURA ADMINISTRATIVA NO MUNICIPIO DE SÃO JOÃO DO IVAÍ, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/37/projeto_de_lei_22-2024.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/37/projeto_de_lei_22-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DE TURISMO E CRIA O FUNDO DE DESENVOLVIMENTO DO TURISMO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/40/projeto_de_lei_23-2024.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/40/projeto_de_lei_23-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 1446-2028, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE SÃO JOÃO DO IVAÍ, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/42/projeto_de_lei_24-2024.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/42/projeto_de_lei_24-2024.pdf</t>
   </si>
   <si>
     <t>CRIA FUNDO MUNICIPAL DE SANEAMENTO BASICO E AMBIENTAL - FMSBA E INSTITUI O CONSELHO MUNICIPAL DE SANEAMENTO BASICO E AMBIENTAL - CMSBA.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/44/projeto_de_lei_25-2024.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/44/projeto_de_lei_25-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA PARA O EXERCICIO DE 2025, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/45/projeto_de_lei_26-2024.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/45/projeto_de_lei_26-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL REALIZAR PROCESSO SELETIVO SIMPLIFICADO PARA ATENDER A NECESSIDADE DE CONTRATAÇÃO DE SERVIDORES PUBLICOS MUNICIPAIS EM SUBSTITUIÇÃO PROVISÓRIA PARA ATUAREM JUNTO AS SECRETARIAS MUNICIPAIS, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/48/proj._27.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/48/proj._27.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal realizar Processo Seletivo Simplificado para atender a necessidade de contratação de servidores públicos municipais em substituição provisória para atuarem juntos as secretarias municipais.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/50/lei_2293-2024_insalubridade_dos_acs_e_ace.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/50/lei_2293-2024_insalubridade_dos_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>FIXA A BASE DE CALCULO DO ADICIONAL DE INSALUBRIDADE DOS AGENTES COMUNITARIOS DE SAUDE E AGENTES DE COMBATE AS ENDEMIAS CONFORME O § 3º, DO ART. 9º-A, DA LEI 11.350/2006, COM A REDAÇÃO DADA PELA LEI 13.342/2016, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/52/projeto_de_lei_30-2024.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/52/projeto_de_lei_30-2024.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A AUTORIZAÇÃO DE CELEBRAÇÃO DE TERMO DE FOMENTO COM O ASILO SÃO LOURENÇO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/53/projeto_de_lei_31-2024-pss.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/53/projeto_de_lei_31-2024-pss.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL REALIZAR PROCESSO SELETIVOSIMPLIFICADO PARA ATENDER A NECESSIDADE DE CONTRATAÇÃO DE SERVIDORES PUBLICOS MUNICIPAIS EM SUBBSTITUIÇÃO PROVISÓRIA PARA ATUAREM AS SECRETARIAS MUNICIPAIS, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/55/lei_no_2298-2024-abre_credito_especial1.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/55/lei_no_2298-2024-abre_credito_especial1.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO ESPECIAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/54/projeto_de_lei_33-2024.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/54/projeto_de_lei_33-2024.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ADEQUAÇÃO DP SALARIO MINIMO PROFISSIONAL BACIONAL PARA OS CARGOS DE ENGENHEIROS CIVIL, ENGENHEIRO AGRONOMO E MEDICO VETERINARIO NOS TERMOS DA LEI Nº 4.950-A, DE 22 DE ABRIL DE 1966 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/56/lei_no_2297-2024-departamento_da_mulher1_1.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/56/lei_no_2297-2024-departamento_da_mulher1_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO DEPARTAMENTO DA MULHER, E DA OUTRAS PROVIDENCIAS.  (ANTONIA REIS)</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/59/projeto_de_lei_35-2024-contribuicao_pis-pasep.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/59/projeto_de_lei_35-2024-contribuicao_pis-pasep.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR INSCRIÇÃO DE DIVIDA JUNTOA RECEITA FEDERAL DO BRASIL, REFERENTE CONTRIBUIÇÃO PARA P PIS/PASEP, REFERENTE AO PROCESSO 10950.720186/2012-83 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_de_lei_36-2024-pss.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_de_lei_36-2024-pss.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL REALIZAR PROCESSO SELETIVO SIMPLIFICADO PARA ARTENDER A NECSSIDADE DE CONTRATAÇÃO PARA CARGO DE COVEIRO, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/63/projeto_de_lei_no_37-2024.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/63/projeto_de_lei_no_37-2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE SÃO JOÃO DO IVAI, PARA O EXERCICIO DE 2025.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_lei_orcamento_2025.zip</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_lei_orcamento_2025.zip</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_no_38-2024_plamcult.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_no_38-2024_plamcult.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE CULTURA-PLAMCULT E ADOTA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Maicon Rossi</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/11/requerimento_001-2024_-_ver._maicon.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/11/requerimento_001-2024_-_ver._maicon.pdf</t>
   </si>
   <si>
     <t>Solicita informações atualizadas sobre o andamento da construção e efetiva funcionalidade do “Cemitério da Paz” localizado na Rua Belo Horizonte, Bairro João Paulo II desta municipalidade.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/12/requerimento_002-2024_-_ver._maicon.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/12/requerimento_002-2024_-_ver._maicon.pdf</t>
   </si>
   <si>
     <t>Solicita informações atualizadas sobre a efetiva funcionalidade e conservação de uma Usina recicladora de entulho e uma Máquina para fabricação de blocos para o município de São João do Ivaí-PR decorrente do Pregão Eletrônico Nº 087-2021 adjudicado/homologado em 30 de novembro de 2021.</t>
   </si>
   <si>
     <t>Nilton José de Castro</t>
   </si>
   <si>
     <t>Requer a Implantação de um Parquinho e uma Academia nos Bairros Paulo Lopes Dias e Jardim Santa Terezinha.</t>
   </si>
   <si>
     <t>Olivia Regina Fróes Eduardo</t>
   </si>
   <si>
     <t>Requer uma Audiência Pública para debater a reposição salarial aos profissionais da educação.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/41/req_06-24.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/41/req_06-24.pdf</t>
   </si>
   <si>
     <t>Requerimento objetivando obter informações sobre o Piso Salarial dos Professores Municipais.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Solicita informações quanto ao Quadro de Pessoal do Poder Executivo</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Marquinho da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/66/requerimento_008-2024_-_ver._maicon_-_associacao_dar_a_mao.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/66/requerimento_008-2024_-_ver._maicon_-_associacao_dar_a_mao.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Congratulações à Associação Dar a Mão</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Mirandinha</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/13/indic._01_edgar.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/13/indic._01_edgar.pdf</t>
   </si>
   <si>
     <t>Providenciar a construção de Canaleta e Calçada na PR 650 saída para Santa Luzia da Alvorada</t>
   </si>
   <si>
     <t>Daniel Borges do Couto</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/17/indic_02-24__daniel.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/17/indic_02-24__daniel.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de um bueiro localizado no Jardim Santa Terezinha</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/22/indic._03-24.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/22/indic._03-24.pdf</t>
   </si>
   <si>
     <t>Indica providencias objetivando criar estacionamento em um lado apenas na Rua Presidente kennedy, entre o mercado do Jordão até a Super Creche.</t>
   </si>
   <si>
     <t>Quebra-molas na Rua Olivier Ferreira de Freitas</t>
   </si>
   <si>
     <t>Quebra-molas na Rua Sebastião Marcelino</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/62/ind._06-2024.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/62/ind._06-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie a troca de lampadas queimadas e realize uma limpeza nas praças da cidade.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/46/resolucao_subsidio_2025-2028.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/46/resolucao_subsidio_2025-2028.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos Vereadores do Município de são João do Ivaí, Estado do Paraná para o mandato 2025-2028.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_resolucao_02-2024_suplementacao.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_resolucao_02-2024_suplementacao.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar, por anulação de dotação orçamentária no valor de R$ 265.000,00 (duzentos e sessenta e cinco mil reais).</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/43/veto_as_emendas_do_proj._53-23.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/43/veto_as_emendas_do_proj._53-23.pdf</t>
   </si>
   <si>
     <t>Razões de Veto ás emendas apresentadas ao Projeto de Lei 53/20243.</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/18/emendas_ao_proj._53-23.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/18/emendas_ao_proj._53-23.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva - Acrescenta o Inciso VI ao art. 2o da Lei 2154/2023 e acrescenta o parágrafo 3o ao art. 2o._x000D_
 _x000D_
 Emenda Substitutiva - Dispõe sobre a substituição do Texto do Parágrafo 1o do art. 1o do Proj. de Lei 53/2023.</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Legislativo)</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/3/proj_de_lei_no_001-2024.pdf</t>
+    <t>http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/3/proj_de_lei_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual aos Servidores Públicos da Câmara Municipal de São João do Ivaí-PR</t>
   </si>
   <si>
     <t>Denomina o prédio da Unidade Básica de Saúde de Ubaúna.</t>
   </si>
   <si>
     <t>Dispõe sobre reposição do IPCA-IBGE nos subsídios dos vereadores do município de São João do Ivaí.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito Municipal, Vice e Secretários municipais para o mandato 2025 a 2028.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -963,68 +963,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/2/proj._lei_no_001-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/4/proj._lei_no_002-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/5/proj._lei_no_003-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/6/proj._lei_no_004-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/10/projeto_de_lei_06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/9/projeto_de_lei_07-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/15/projeto_de_lei_08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/19/projeto_de_lei_10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_de_lei_11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/24/projeto_de_lei_13-2024-_fundo_municipal_dos_direitos_da__mulher.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/27/projeto_de_lei_14-2024-brinquedoteca.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/25/projeto_de_lei_15-2024-_pss.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_lei_16-2024-pss_servicos_gerais_ubauna.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/29/projeto_de_lei_17-2024-_cispar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/30/projeto_de_lei_18-2024-reajuste_professores.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/32/projeto_de_lei_19-2024-criacao__do_conselho_municipal_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/31/projeto_de_lei_20-2024-reajuste_servidores_executivos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/35/projeto_21-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/37/projeto_de_lei_22-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/40/projeto_de_lei_23-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/42/projeto_de_lei_24-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/44/projeto_de_lei_25-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/45/projeto_de_lei_26-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/48/proj._27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/50/lei_2293-2024_insalubridade_dos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/52/projeto_de_lei_30-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/53/projeto_de_lei_31-2024-pss.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/55/lei_no_2298-2024-abre_credito_especial1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/54/projeto_de_lei_33-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/56/lei_no_2297-2024-departamento_da_mulher1_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/59/projeto_de_lei_35-2024-contribuicao_pis-pasep.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_de_lei_36-2024-pss.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/63/projeto_de_lei_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_lei_orcamento_2025.zip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_no_38-2024_plamcult.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/11/requerimento_001-2024_-_ver._maicon.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/12/requerimento_002-2024_-_ver._maicon.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/41/req_06-24.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/66/requerimento_008-2024_-_ver._maicon_-_associacao_dar_a_mao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/13/indic._01_edgar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/17/indic_02-24__daniel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/22/indic._03-24.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/62/ind._06-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/46/resolucao_subsidio_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_resolucao_02-2024_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/43/veto_as_emendas_do_proj._53-23.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/18/emendas_ao_proj._53-23.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/3/proj_de_lei_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodoivai.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/2/proj._lei_no_001-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/4/proj._lei_no_002-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/5/proj._lei_no_003-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/6/proj._lei_no_004-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/10/projeto_de_lei_06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/9/projeto_de_lei_07-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/15/projeto_de_lei_08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/19/projeto_de_lei_10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_de_lei_11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/24/projeto_de_lei_13-2024-_fundo_municipal_dos_direitos_da__mulher.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/27/projeto_de_lei_14-2024-brinquedoteca.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/25/projeto_de_lei_15-2024-_pss.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_lei_16-2024-pss_servicos_gerais_ubauna.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/29/projeto_de_lei_17-2024-_cispar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/30/projeto_de_lei_18-2024-reajuste_professores.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/32/projeto_de_lei_19-2024-criacao__do_conselho_municipal_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/31/projeto_de_lei_20-2024-reajuste_servidores_executivos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/35/projeto_21-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/37/projeto_de_lei_22-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/40/projeto_de_lei_23-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/42/projeto_de_lei_24-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/44/projeto_de_lei_25-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/45/projeto_de_lei_26-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/48/proj._27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/50/lei_2293-2024_insalubridade_dos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/52/projeto_de_lei_30-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/53/projeto_de_lei_31-2024-pss.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/55/lei_no_2298-2024-abre_credito_especial1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/54/projeto_de_lei_33-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/56/lei_no_2297-2024-departamento_da_mulher1_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/59/projeto_de_lei_35-2024-contribuicao_pis-pasep.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_de_lei_36-2024-pss.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/63/projeto_de_lei_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_lei_orcamento_2025.zip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_no_38-2024_plamcult.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/11/requerimento_001-2024_-_ver._maicon.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/12/requerimento_002-2024_-_ver._maicon.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/41/req_06-24.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/66/requerimento_008-2024_-_ver._maicon_-_associacao_dar_a_mao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/13/indic._01_edgar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/17/indic_02-24__daniel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/22/indic._03-24.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/62/ind._06-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/46/resolucao_subsidio_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_resolucao_02-2024_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/43/veto_as_emendas_do_proj._53-23.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/18/emendas_ao_proj._53-23.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/sapl/public/materialegislativa/2024/3/proj_de_lei_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodoivai.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>